--- v0 (2026-04-18)
+++ v1 (2026-06-20)
@@ -1,73 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\SUBDIRECCION\SINERHIAS\SINERHIAS - PRIVADOS\USUARIOS_PRIVADAS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SSH\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2F04762D-4805-4E03-A1B3-35881B821FB6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1860" yWindow="0" windowWidth="27780" windowHeight="12885"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="SINERHIAS MODULO PRIVADOS" sheetId="1" r:id="rId1"/>
+    <sheet name="FORMATO" sheetId="1" r:id="rId1"/>
     <sheet name="CATALOGOS" sheetId="2" r:id="rId2"/>
+    <sheet name="opciones" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="49">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>ESTADO</t>
   </si>
   <si>
     <t>TIPO UNIDAD</t>
   </si>
   <si>
     <t>TIPO USUARIO</t>
   </si>
   <si>
     <t>NOMBRE DEL ESTABLECIMIENTO</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>CIUDAD DE MÉXCO</t>
   </si>
   <si>
     <t>CLINICA DE SANTA TERISITA</t>
   </si>
   <si>
@@ -143,56 +146,83 @@
     <t>SUBDIRECTOR DE AREA</t>
   </si>
   <si>
     <t>alejandro.rendon@salud.gob.mx</t>
   </si>
   <si>
     <t>alejandro.rendon@cdmx.gob.mx</t>
   </si>
   <si>
     <t>55 50 62 23 00</t>
   </si>
   <si>
     <t>56 50 62 23 00</t>
   </si>
   <si>
     <t>57 50 62 23 00</t>
   </si>
   <si>
     <t>EJEMPLO</t>
   </si>
   <si>
     <t>01 - JURISDICCION</t>
   </si>
   <si>
     <t>TELEFONO DEL ESTABLECIMIENTO</t>
+  </si>
+  <si>
+    <t>DIF</t>
+  </si>
+  <si>
+    <t>SISTEMA NACIONAL PARA EL DESARROLLO INTEGRAL DE LA FAMILIA</t>
+  </si>
+  <si>
+    <t>FGE</t>
+  </si>
+  <si>
+    <t>FISCALIA GENERAL DEL ESTADO</t>
+  </si>
+  <si>
+    <t>SME</t>
+  </si>
+  <si>
+    <t>SERVICIOS MÉDICOS ESTATALES</t>
+  </si>
+  <si>
+    <t>SERVICIOS MÉDICOS PRIVADOS</t>
+  </si>
+  <si>
+    <t>SSA</t>
+  </si>
+  <si>
+    <t>SECRETARÍA DE SALUD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Noto Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -262,99 +292,98 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="6" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hipervínculo" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -583,519 +612,836 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alejandro.rendon@cdmx.gob.mx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alejandro.rendon@salud.gob.mx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alejandro.rendon@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:L43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="19.5" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="25.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18" style="6" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="31.140625" style="6" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="23.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="19.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="30.5703125" style="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="18.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="11.42578125" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:12" ht="40.5" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:12" ht="36" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J2" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="K2" s="9" t="s">
+      <c r="K2" s="8" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="3" spans="1:12" x14ac:dyDescent="0.45">
-      <c r="A3" s="10" t="s">
+    <row r="3" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A3" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="10" t="s">
+      <c r="B3" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="10" t="s">
+      <c r="C3" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="10" t="s">
+      <c r="D3" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E3" s="10" t="s">
+      <c r="E3" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="10" t="s">
+      <c r="F3" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="10" t="s">
+      <c r="G3" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="H3" s="10" t="s">
+      <c r="H3" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="I3" s="10" t="s">
+      <c r="I3" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="J3" s="11" t="s">
+      <c r="J3" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="K3" s="12" t="s">
+      <c r="K3" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="L3" s="13" t="s">
+      <c r="L3" s="12" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.45">
-      <c r="A4" s="10" t="s">
+    <row r="4" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A4" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="10" t="s">
+      <c r="B4" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="10" t="s">
+      <c r="C4" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="D4" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="E4" s="12" t="s">
+      <c r="E4" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="12" t="s">
+      <c r="F4" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="G4" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="H4" s="12" t="s">
+      <c r="H4" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="I4" s="10" t="s">
+      <c r="I4" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="J4" s="11" t="s">
+      <c r="J4" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="12" t="s">
+      <c r="K4" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="13" t="s">
+      <c r="L4" s="12" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.45">
-      <c r="A5" s="10" t="s">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A5" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="10" t="s">
+      <c r="B5" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="10" t="s">
+      <c r="C5" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="D5" s="12" t="s">
+      <c r="D5" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="E5" s="12" t="s">
+      <c r="E5" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="12" t="s">
+      <c r="F5" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="G5" s="10" t="s">
+      <c r="G5" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="H5" s="12" t="s">
+      <c r="H5" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="I5" s="10" t="s">
+      <c r="I5" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="J5" s="14" t="s">
+      <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="K5" s="12" t="s">
+      <c r="K5" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="13" t="s">
+      <c r="L5" s="12" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="6" spans="1:12" x14ac:dyDescent="0.45">
-[...124 lines deleted...]
-    <row r="31" spans="1:3" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A6" s="9"/>
+      <c r="B6" s="9"/>
+      <c r="C6" s="9"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="9"/>
+      <c r="F6" s="9"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="11"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="11"/>
+      <c r="L6" s="9"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A7" s="9"/>
+      <c r="B7" s="9"/>
+      <c r="C7" s="9"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="11"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="11"/>
+      <c r="L7" s="9"/>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A8" s="9"/>
+      <c r="B8" s="9"/>
+      <c r="C8" s="9"/>
+      <c r="D8" s="11"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="11"/>
+      <c r="L8" s="9"/>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A9" s="9"/>
+      <c r="B9" s="9"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="11"/>
+      <c r="L9" s="9"/>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A10" s="9"/>
+      <c r="B10" s="9"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="9"/>
+      <c r="G10" s="9"/>
+      <c r="H10" s="11"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="11"/>
+      <c r="L10" s="9"/>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A11" s="9"/>
+      <c r="B11" s="9"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="9"/>
+      <c r="F11" s="9"/>
+      <c r="G11" s="9"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="9"/>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A12" s="9"/>
+      <c r="B12" s="9"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="9"/>
+      <c r="G12" s="9"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="9"/>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A13" s="9"/>
+      <c r="B13" s="9"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="9"/>
+      <c r="F13" s="9"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="11"/>
+      <c r="L13" s="9"/>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A14" s="9"/>
+      <c r="B14" s="9"/>
+      <c r="C14" s="9"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="11"/>
+      <c r="L14" s="9"/>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A15" s="9"/>
+      <c r="B15" s="9"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="11"/>
+      <c r="L15" s="9"/>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A16" s="9"/>
+      <c r="B16" s="9"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="9"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A17" s="9"/>
+      <c r="B17" s="9"/>
+      <c r="C17" s="9"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="9"/>
+      <c r="F17" s="9"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="11"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="11"/>
+      <c r="L17" s="9"/>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A18" s="9"/>
+      <c r="B18" s="9"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="9"/>
+      <c r="F18" s="9"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="9"/>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A19" s="9"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="9"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="11"/>
+      <c r="L19" s="9"/>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A20" s="9"/>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="9"/>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A21" s="9"/>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="11"/>
+      <c r="L21" s="9"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A22" s="9"/>
+      <c r="B22" s="9"/>
+      <c r="C22" s="9"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="9"/>
+      <c r="F22" s="9"/>
+      <c r="G22" s="9"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="9"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="11"/>
+      <c r="L22" s="9"/>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A23" s="9"/>
+      <c r="B23" s="9"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="9"/>
+      <c r="G23" s="9"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="9"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="11"/>
+      <c r="L23" s="9"/>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A24" s="9"/>
+      <c r="B24" s="9"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="9"/>
+      <c r="F24" s="9"/>
+      <c r="G24" s="9"/>
+      <c r="H24" s="11"/>
+      <c r="I24" s="9"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="11"/>
+      <c r="L24" s="9"/>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A25" s="9"/>
+      <c r="B25" s="9"/>
+      <c r="C25" s="9"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="9"/>
+      <c r="F25" s="9"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="9"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="11"/>
+      <c r="L25" s="9"/>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A26" s="9"/>
+      <c r="B26" s="9"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="9"/>
+      <c r="F26" s="9"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="11"/>
+      <c r="I26" s="9"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="11"/>
+      <c r="L26" s="9"/>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A27" s="9"/>
+      <c r="B27" s="9"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="9"/>
+      <c r="G27" s="9"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="9"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="11"/>
+      <c r="L27" s="9"/>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A28" s="9"/>
+      <c r="B28" s="9"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="9"/>
+      <c r="G28" s="9"/>
+      <c r="H28" s="11"/>
+      <c r="I28" s="9"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="11"/>
+      <c r="L28" s="9"/>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A29" s="9"/>
+      <c r="B29" s="9"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="9"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="11"/>
+      <c r="I29" s="9"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="11"/>
+      <c r="L29" s="9"/>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A30" s="9"/>
+      <c r="B30" s="9"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="9"/>
+      <c r="G30" s="9"/>
+      <c r="H30" s="11"/>
+      <c r="I30" s="9"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="11"/>
+      <c r="L30" s="9"/>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A31" s="7"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
     </row>
-    <row r="32" spans="1:3" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A32" s="7"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
     </row>
-    <row r="33" spans="1:3" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A33" s="7"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
     </row>
-    <row r="34" spans="1:3" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A34" s="7"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
     </row>
-    <row r="35" spans="1:3" x14ac:dyDescent="0.45">
+    <row r="35" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A35" s="7"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
     </row>
-    <row r="36" spans="1:3" x14ac:dyDescent="0.45">
+    <row r="36" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A36" s="7"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
     </row>
-    <row r="37" spans="1:3" x14ac:dyDescent="0.45">
+    <row r="37" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A37" s="7"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
     </row>
-    <row r="38" spans="1:3" x14ac:dyDescent="0.45">
+    <row r="38" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A38" s="7"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
     </row>
-    <row r="39" spans="1:3" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A39" s="7"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
     </row>
-    <row r="40" spans="1:3" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A40" s="7"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
     </row>
-    <row r="41" spans="1:3" x14ac:dyDescent="0.45">
+    <row r="41" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A41" s="7"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
     </row>
-    <row r="42" spans="1:3" x14ac:dyDescent="0.45">
+    <row r="42" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A42" s="7"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
     </row>
-    <row r="43" spans="1:3" x14ac:dyDescent="0.45">
+    <row r="43" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A43" s="7"/>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="J3" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="J4" r:id="rId3"/>
+    <hyperlink ref="J3" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="J5" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="J4" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{FF9B2700-1930-4B7F-BCEE-8AAD08B39B78}">
+          <x14:formula1>
+            <xm:f>opciones!$C$8:$C$12</xm:f>
+          </x14:formula1>
+          <xm:sqref>E3:E30</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{62B815FF-F39D-4B84-A996-AB28CECBCCE6}">
+          <x14:formula1>
+            <xm:f>opciones!$C$15:$C$17</xm:f>
+          </x14:formula1>
+          <xm:sqref>F3:F30</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:B15"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="A14" sqref="A14"/>
+      <selection activeCell="A32" sqref="A32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="19.5" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="31.85546875" style="6" customWidth="1"/>
     <col min="2" max="2" width="40" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="11.42578125" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2" ht="20.25" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:2" ht="18" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A3" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A4" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="20.25" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:2" ht="18" x14ac:dyDescent="0.3">
       <c r="A7" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A8" s="7" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A10" s="6" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A11" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="40.5" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:2" ht="36" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A14" s="7" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.45">
-      <c r="A15" s="8" t="s">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A15" s="6" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FF25EF16-EA31-4D56-A4AA-A4D7482BB3B3}">
+  <dimension ref="C8:D17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C15" sqref="C15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="4" max="4" width="61.140625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="8" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="3:4" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="C15" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="3:4" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="C16" s="11" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17" spans="3:3" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="C17" s="11" t="s">
+        <v>24</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>SINERHIAS MODULO PRIVADOS</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>FORMATO</vt:lpstr>
       <vt:lpstr>CATALOGOS</vt:lpstr>
+      <vt:lpstr>opciones</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>AdminSALUD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>